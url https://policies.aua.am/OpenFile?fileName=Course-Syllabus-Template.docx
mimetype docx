--- v0 (2026-01-17)
+++ v1 (2026-09-17)
@@ -11,72 +11,72 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="004129DE" w:rsidRPr="00894C9F" w:rsidRDefault="004A55A9" w:rsidP="004129DE">
+    <w:p w:rsidR="004129DE" w:rsidRPr="00894C9F" w:rsidRDefault="00E05D82" w:rsidP="004129DE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape id="Text Box 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:298.5pt;margin-top:-24.35pt;width:191.35pt;height:218pt;z-index:251659264;visibility:visible;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top">
-            <v:textbox style="mso-fit-shape-to-text:t">
+          <v:shape id="Text Box 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:306.05pt;margin-top:-8pt;width:184.55pt;height:265.5pt;z-index:251659264;visibility:visible;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top">
+            <v:textbox>
               <w:txbxContent>
                 <w:p w:rsidR="00BC2F05" w:rsidRPr="00BC2F05" w:rsidRDefault="00BC2F05">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00BC2F05">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Notes: This is a template only for inclusion of necessary components. Use </w:t>
                   </w:r>
                   <w:r w:rsidR="00DD4457">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>your creativity to make it your own</w:t>
                   </w:r>
@@ -1079,51 +1079,62 @@
     <w:p w:rsidR="004129DE" w:rsidRPr="00894C9F" w:rsidRDefault="004129DE" w:rsidP="004129DE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00894C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Prerequisites: </w:t>
       </w:r>
       <w:r w:rsidRPr="00894C9F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Note: Include course number(s) and title(s). If there are no prerequisites or co-requisites, please write “None.”]</w:t>
+        <w:t xml:space="preserve">[Note: Include course number(s) and title(s). If there are no prerequisites or co-requisites, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00894C9F">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>please write “None.”]</w:t>
       </w:r>
       <w:r w:rsidRPr="00894C9F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004129DE" w:rsidRPr="00894C9F" w:rsidRDefault="004129DE" w:rsidP="004129DE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00894C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5661,52 +5672,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00894C9F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>by the end of the Add</w:t>
       </w:r>
       <w:r w:rsidR="005D03BF" w:rsidRPr="00894C9F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/Drop</w:t>
       </w:r>
       <w:r w:rsidRPr="00894C9F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> period with such requests.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="000466A2" w:rsidRPr="000466A2" w:rsidRDefault="000466A2" w:rsidP="000466A2"/>
     <w:p w:rsidR="000466A2" w:rsidRPr="000466A2" w:rsidRDefault="000466A2" w:rsidP="000466A2"/>
     <w:p w:rsidR="000466A2" w:rsidRPr="000466A2" w:rsidRDefault="000466A2" w:rsidP="000466A2"/>
     <w:p w:rsidR="000466A2" w:rsidRDefault="000466A2" w:rsidP="000466A2"/>
     <w:p w:rsidR="000466A2" w:rsidRDefault="000466A2" w:rsidP="000466A2"/>
     <w:p w:rsidR="005311EA" w:rsidRPr="000466A2" w:rsidRDefault="005311EA" w:rsidP="000466A2">
       <w:pPr>
         <w:sectPr w:rsidR="005311EA" w:rsidRPr="000466A2" w:rsidSect="00A86E22">
           <w:headerReference w:type="default" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1620" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A826BA" w:rsidRPr="00993CF2" w:rsidRDefault="00AD61EE" w:rsidP="00F2227D">
       <w:r w:rsidRPr="00993CF2">
         <w:lastRenderedPageBreak/>
         <w:t>Template for Assignment-Specific Rubric</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -7029,58 +7038,58 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00AD61EE" w:rsidRDefault="00AD61EE" w:rsidP="00F2227D"/>
     <w:p w:rsidR="00F93A81" w:rsidRDefault="00F93A81" w:rsidP="00F2227D"/>
     <w:p w:rsidR="005311EA" w:rsidRPr="00A826BA" w:rsidRDefault="005311EA" w:rsidP="00F2227D"/>
     <w:sectPr w:rsidR="005311EA" w:rsidRPr="00A826BA" w:rsidSect="00AD61EE">
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1260" w:right="1134" w:bottom="1620" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004A55A9" w:rsidRDefault="004A55A9" w:rsidP="00DE11C4">
+    <w:p w:rsidR="00E05D82" w:rsidRDefault="00E05D82" w:rsidP="00DE11C4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004A55A9" w:rsidRDefault="004A55A9" w:rsidP="00DE11C4">
+    <w:p w:rsidR="00E05D82" w:rsidRDefault="00E05D82" w:rsidP="00DE11C4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7131,90 +7140,90 @@
       <w:id w:val="-862120963"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w:rsidR="003444DD" w:rsidRPr="00793287" w:rsidRDefault="009262CF" w:rsidP="00793287">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="left" w:pos="180"/>
           </w:tabs>
           <w:rPr>
             <w:i/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:i/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>December</w:t>
         </w:r>
-        <w:r w:rsidR="00DD4457">
+        <w:r w:rsidR="00AE3CC3">
           <w:rPr>
             <w:i/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t xml:space="preserve"> 2020</w:t>
+          <w:t xml:space="preserve"> 2025</w:t>
         </w:r>
         <w:r w:rsidR="00793287">
           <w:rPr>
             <w:i/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00793287">
           <w:rPr>
             <w:i/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00576E43" w:rsidRPr="004A596B">
           <w:rPr>
             <w:i/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00FA5558" w:rsidRPr="004A596B">
           <w:rPr>
             <w:i/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidR="00576E43" w:rsidRPr="004A596B">
           <w:rPr>
             <w:i/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004819AA">
+        <w:r w:rsidR="00AE3CC3">
           <w:rPr>
             <w:i/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="00576E43" w:rsidRPr="004A596B">
           <w:rPr>
             <w:i/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:i/>
       </w:rPr>
@@ -7261,80 +7270,80 @@
         <w:r w:rsidR="00793287">
           <w:rPr>
             <w:i/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00793287" w:rsidRPr="004A596B">
           <w:rPr>
             <w:i/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00793287" w:rsidRPr="004A596B">
           <w:rPr>
             <w:i/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidR="00793287" w:rsidRPr="004A596B">
           <w:rPr>
             <w:i/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004819AA">
+        <w:r w:rsidR="00AE3CC3">
           <w:rPr>
             <w:i/>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="00793287" w:rsidRPr="004A596B">
           <w:rPr>
             <w:i/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004A55A9" w:rsidRDefault="004A55A9" w:rsidP="00DE11C4">
+    <w:p w:rsidR="00E05D82" w:rsidRDefault="00E05D82" w:rsidP="00DE11C4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004A55A9" w:rsidRDefault="004A55A9" w:rsidP="00DE11C4">
+    <w:p w:rsidR="00E05D82" w:rsidRDefault="00E05D82" w:rsidP="00DE11C4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:alias w:val="Title"/>
       <w:id w:val="1763647027"/>
       <w:placeholder>
         <w:docPart w:val="2051D0AB8D4B49CEA78D63657A040B94"/>
       </w:placeholder>
       <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' xmlns:ns1='http://purl.org/dc/elements/1.1/'" w:xpath="/ns0:coreProperties[1]/ns1:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
       <w:text/>
@@ -11035,51 +11044,51 @@
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00352B17"/>
     <w:rsid w:val="00001C00"/>
     <w:rsid w:val="00006BB7"/>
     <w:rsid w:val="00011ED2"/>
     <w:rsid w:val="0004658C"/>
     <w:rsid w:val="000466A2"/>
     <w:rsid w:val="0005052B"/>
     <w:rsid w:val="0006641D"/>
     <w:rsid w:val="000838FB"/>
@@ -11257,50 +11266,51 @@
     <w:rsid w:val="009C460D"/>
     <w:rsid w:val="009C5DE7"/>
     <w:rsid w:val="009D20F3"/>
     <w:rsid w:val="009E4F92"/>
     <w:rsid w:val="009F72D4"/>
     <w:rsid w:val="00A041B4"/>
     <w:rsid w:val="00A448E0"/>
     <w:rsid w:val="00A55C2F"/>
     <w:rsid w:val="00A608CA"/>
     <w:rsid w:val="00A75807"/>
     <w:rsid w:val="00A76D3B"/>
     <w:rsid w:val="00A820CB"/>
     <w:rsid w:val="00A826BA"/>
     <w:rsid w:val="00A86E22"/>
     <w:rsid w:val="00A91B82"/>
     <w:rsid w:val="00A947D0"/>
     <w:rsid w:val="00A94FAF"/>
     <w:rsid w:val="00AA2547"/>
     <w:rsid w:val="00AA3CE9"/>
     <w:rsid w:val="00AB4430"/>
     <w:rsid w:val="00AC08D7"/>
     <w:rsid w:val="00AC37A9"/>
     <w:rsid w:val="00AD2ABE"/>
     <w:rsid w:val="00AD61EE"/>
     <w:rsid w:val="00AE11A8"/>
+    <w:rsid w:val="00AE3CC3"/>
     <w:rsid w:val="00AE6F20"/>
     <w:rsid w:val="00AE7E07"/>
     <w:rsid w:val="00AF43D8"/>
     <w:rsid w:val="00B041CD"/>
     <w:rsid w:val="00B10F92"/>
     <w:rsid w:val="00B1138D"/>
     <w:rsid w:val="00B36041"/>
     <w:rsid w:val="00B40C67"/>
     <w:rsid w:val="00B71BE0"/>
     <w:rsid w:val="00B77CC1"/>
     <w:rsid w:val="00B84BE8"/>
     <w:rsid w:val="00BC2F05"/>
     <w:rsid w:val="00BC4FA1"/>
     <w:rsid w:val="00BC7AF0"/>
     <w:rsid w:val="00BE1386"/>
     <w:rsid w:val="00C26C5A"/>
     <w:rsid w:val="00C3075C"/>
     <w:rsid w:val="00C51EB6"/>
     <w:rsid w:val="00C82B51"/>
     <w:rsid w:val="00C927F7"/>
     <w:rsid w:val="00C93817"/>
     <w:rsid w:val="00C95FBA"/>
     <w:rsid w:val="00CA357A"/>
     <w:rsid w:val="00CA6D9B"/>
     <w:rsid w:val="00CB5BFD"/>
@@ -11315,50 +11325,51 @@
     <w:rsid w:val="00D062BC"/>
     <w:rsid w:val="00D157F9"/>
     <w:rsid w:val="00D1635C"/>
     <w:rsid w:val="00D240A4"/>
     <w:rsid w:val="00D30D3F"/>
     <w:rsid w:val="00D33625"/>
     <w:rsid w:val="00D40F87"/>
     <w:rsid w:val="00D54630"/>
     <w:rsid w:val="00D63DCA"/>
     <w:rsid w:val="00D66218"/>
     <w:rsid w:val="00D72BE9"/>
     <w:rsid w:val="00D75014"/>
     <w:rsid w:val="00D75E97"/>
     <w:rsid w:val="00D84332"/>
     <w:rsid w:val="00D978E1"/>
     <w:rsid w:val="00DA3FE8"/>
     <w:rsid w:val="00DA71EB"/>
     <w:rsid w:val="00DC2028"/>
     <w:rsid w:val="00DC7BB8"/>
     <w:rsid w:val="00DD4457"/>
     <w:rsid w:val="00DD6C5A"/>
     <w:rsid w:val="00DE11C4"/>
     <w:rsid w:val="00DF172C"/>
     <w:rsid w:val="00E00776"/>
     <w:rsid w:val="00E019C9"/>
+    <w:rsid w:val="00E05D82"/>
     <w:rsid w:val="00E0699B"/>
     <w:rsid w:val="00E1003B"/>
     <w:rsid w:val="00E22358"/>
     <w:rsid w:val="00E27AED"/>
     <w:rsid w:val="00E319B5"/>
     <w:rsid w:val="00E3248A"/>
     <w:rsid w:val="00E36F47"/>
     <w:rsid w:val="00E40A1C"/>
     <w:rsid w:val="00E41DDD"/>
     <w:rsid w:val="00E519C2"/>
     <w:rsid w:val="00E5309C"/>
     <w:rsid w:val="00E55179"/>
     <w:rsid w:val="00E62ADD"/>
     <w:rsid w:val="00E77CC7"/>
     <w:rsid w:val="00E83D87"/>
     <w:rsid w:val="00E843EA"/>
     <w:rsid w:val="00EC137E"/>
     <w:rsid w:val="00ED5F89"/>
     <w:rsid w:val="00EE0E79"/>
     <w:rsid w:val="00EE1175"/>
     <w:rsid w:val="00EE68AA"/>
     <w:rsid w:val="00EF4489"/>
     <w:rsid w:val="00F03581"/>
     <w:rsid w:val="00F2227D"/>
     <w:rsid w:val="00F342DE"/>
@@ -11388,51 +11399,51 @@
     <w:rsid w:val="00FF215E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1029"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="55C44DB3"/>
+  <w14:docId w14:val="45421D82"/>
   <w15:docId w15:val="{3FBB71DA-9561-4B2E-AF41-5FDBE8CBFDC1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12311,50 +12322,51 @@
     <w:rsid w:val="00335F3A"/>
     <w:rsid w:val="0033694C"/>
     <w:rsid w:val="00392146"/>
     <w:rsid w:val="00395300"/>
     <w:rsid w:val="003E4356"/>
     <w:rsid w:val="0046538C"/>
     <w:rsid w:val="005642DA"/>
     <w:rsid w:val="005B0CD5"/>
     <w:rsid w:val="00666BC3"/>
     <w:rsid w:val="006C7709"/>
     <w:rsid w:val="00721485"/>
     <w:rsid w:val="00743F8C"/>
     <w:rsid w:val="00873B05"/>
     <w:rsid w:val="008A1097"/>
     <w:rsid w:val="009036DD"/>
     <w:rsid w:val="00905FCA"/>
     <w:rsid w:val="009A2BC9"/>
     <w:rsid w:val="009A631B"/>
     <w:rsid w:val="00A47AA3"/>
     <w:rsid w:val="00AB4BC4"/>
     <w:rsid w:val="00B143CB"/>
     <w:rsid w:val="00CA70DA"/>
     <w:rsid w:val="00CD1040"/>
     <w:rsid w:val="00D7136C"/>
     <w:rsid w:val="00DB68BD"/>
+    <w:rsid w:val="00E751DD"/>
     <w:rsid w:val="00E822A6"/>
     <w:rsid w:val="00F02AD3"/>
     <w:rsid w:val="00F33031"/>
     <w:rsid w:val="00FF425D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
@@ -13065,51 +13077,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22C57694-B591-47BC-A3C6-4B34708BDEEB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A5F7D7B-97AC-4B35-8F7D-D8D7E29D31D4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1612</Words>
   <Characters>9193</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>76</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>